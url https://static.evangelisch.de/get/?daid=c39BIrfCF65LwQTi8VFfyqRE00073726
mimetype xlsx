--- v0 (2025-10-14)
+++ v1 (2026-04-20)
@@ -186,67 +186,97 @@
     <t xml:space="preserve">Auswahl</t>
   </si>
   <si>
     <t xml:space="preserve">Datum</t>
   </si>
   <si>
     <t xml:space="preserve">E-Mail</t>
   </si>
   <si>
     <t xml:space="preserve">Link</t>
   </si>
   <si>
     <t xml:space="preserve">Text</t>
   </si>
   <si>
     <t xml:space="preserve">Mögliche Werte (v.a. Bei Listen)
 Nicht vergessen!
 Vor dem Hochladen zu          ein-jahr-freiwillig.de  müssen Sie die blau unterlegten Felder der Spalte A sowie der Zeilen 2,3 und 4 löschen!
 </t>
   </si>
   <si>
     <t xml:space="preserve">Träger
 Direkt (Stelle bzw Einrichtung)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bitte wählen Sie aus der Liste den passenden Tätigkeitsbereich
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Bitte wählen Sie aus der Liste den passenden Tätigkeitsbereich
  (Mehrfachnennung möglich, Trennen mit ,):
- Frieden und Entwicklung
-[...13 lines deleted...]
- Sonstige Dienstleistungen</t>
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF2F353B"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">Frieden und Entwicklung
+
+Geflüchtete
+Handwerk und Technik
+
+Kinder und Jugendliche
+
+Kirche und Gemeinde
+
+Medizin und Pflege
+
+Kultur
+Menschen mit Behinderung
+
+Natur und Umwelt
+
+Politik und Verwaltung
+
+Schule
+
+Seniorinnen und Senioren
+
+Service
+
+Soziale Dienste
+
+Sport</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">Ja
 Nein</t>
   </si>
   <si>
     <t xml:space="preserve">Ja
 Nein
 Möglichst</t>
   </si>
   <si>
     <t xml:space="preserve"> Bitte wählen Sie aus der Liste den passenden Tätigkeitsbereich
  (Mehrfachnennung möglich, Trennen mit ,):
 FSJ - Freiwilliges Soziales Jahr
 BFD - Bundesfreiwilligendienst
 FÖJ - Freiwilliges Ökologisches Jahr
 Betheljahr
 weltwärts
 IJFD - Internationaler Jugendfreiwilligendienst
 DJiA - Diakonisches Jahr im Ausland
 ESK - Europäisches Solidaritätskorps
 FSJ / FÖJ im Ausland
 Friedensdienst im Ausland</t>
   </si>
   <si>
@@ -339,71 +369,78 @@
   <si>
     <t xml:space="preserve">In Deutschland numerisch</t>
   </si>
   <si>
     <t xml:space="preserve">Die Liste der Kategorien wird bereitgestellt und kann ggf. erweitert werden.</t>
   </si>
   <si>
     <t xml:space="preserve">Sollte im CSV import vom importierenden Träger gefüllt werden und genutzt werden, um diesen einen Stellendatensatz eindeutig zu identifizieren, so dass spätere Aktualisierung möglich ist</t>
   </si>
   <si>
     <t xml:space="preserve">Für den CSV Import immer: CSV</t>
   </si>
   <si>
     <t xml:space="preserve">Im CSV Import nicht genutzt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy"/>
     <numFmt numFmtId="166" formatCode="mmm\ yy"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF2F353B"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <u val="single"/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6D9F1"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -423,100 +460,104 @@
   </borders>
   <cellStyleXfs count="21">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="14">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="*unknown*" xfId="20" builtinId="8"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
@@ -547,70 +588,70 @@
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFCCFFFF"/>
       <rgbColor rgb="FFCCFFCC"/>
       <rgbColor rgb="FFFFFF99"/>
       <rgbColor rgb="FF8EB4E3"/>
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFFCC99"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
-      <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="FF2F353B"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:AK8"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="H1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="H12" activeCellId="0" sqref="H12"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="H3" activeCellId="0" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="26.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="2" width="17.15"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="2" width="15.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="2" width="29.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="2" width="67.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="2" width="31.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="2" width="77.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="2" width="206.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="2" width="15.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="2" width="24.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="2" width="97.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="2" width="18.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13" min="13" style="2" width="11.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="14" style="2" width="20.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="15" style="2" width="69"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="16" style="2" width="18"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="2" width="58.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="18" min="18" style="2" width="51"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="19" style="2" width="13.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="20" min="20" style="2" width="16.29"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="21" min="21" style="2" width="17.57"/>
@@ -847,84 +888,84 @@
       <c r="AH2" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AI2" s="4" t="s">
         <v>49</v>
       </c>
       <c r="AJ2" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AK2" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" customFormat="false" ht="413.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A3" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="1"/>
       <c r="D3" s="3"/>
       <c r="E3" s="1"/>
       <c r="F3" s="8" t="s">
         <v>52</v>
       </c>
       <c r="G3" s="1"/>
-      <c r="H3" s="8" t="s">
+      <c r="H3" s="9" t="s">
         <v>53</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="3"/>
       <c r="K3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>54</v>
       </c>
       <c r="M3" s="1"/>
       <c r="N3" s="8" t="s">
         <v>55</v>
       </c>
       <c r="O3" s="7" t="s">
         <v>56</v>
       </c>
       <c r="P3" s="3"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="3"/>
       <c r="S3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="T3" s="3"/>
       <c r="U3" s="1"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="3"/>
-      <c r="AC3" s="9" t="s">
+      <c r="AC3" s="10" t="s">
         <v>57</v>
       </c>
       <c r="AD3" s="8" t="s">
         <v>54</v>
       </c>
       <c r="AE3" s="1"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="7" t="s">
         <v>58</v>
       </c>
       <c r="AH3" s="3"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A4" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C4" s="1"/>
@@ -970,63 +1011,63 @@
       <c r="Y4" s="1"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="1" t="s">
         <v>71</v>
       </c>
       <c r="AD4" s="3"/>
       <c r="AE4" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AF4" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AG4" s="1" t="s">
         <v>73</v>
       </c>
       <c r="AH4" s="3" t="s">
         <v>74</v>
       </c>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="6"/>
     </row>
     <row r="6" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="Q6" s="10"/>
+      <c r="Q6" s="11"/>
       <c r="AF6" s="3"/>
     </row>
     <row r="7" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="Q7" s="10"/>
-[...2 lines deleted...]
-      <c r="AA7" s="11"/>
+      <c r="Q7" s="11"/>
+      <c r="R7" s="11"/>
+      <c r="Z7" s="12"/>
+      <c r="AA7" s="12"/>
       <c r="AF7" s="3"/>
     </row>
     <row r="8" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="Q8" s="12"/>
-      <c r="R8" s="10"/>
+      <c r="Q8" s="13"/>
+      <c r="R8" s="11"/>
       <c r="AF8" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="AI2:AI4"/>
     <mergeCell ref="AJ2:AJ4"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Seite &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.5.5.2$MacOSX_X86_64 LibreOffice_project/ca8fe7424262805f223b9a2334bc7181abbcbf5e</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>